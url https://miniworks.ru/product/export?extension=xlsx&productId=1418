--- v0 (2026-06-03)
+++ v1 (2026-07-29)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 03.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 29.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>TPD64-RAL9003</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>TPD64-RAL7042</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>TPD64-RAL3000</t>
   </si>
   <si>
     <t>красный</t>
   </si>