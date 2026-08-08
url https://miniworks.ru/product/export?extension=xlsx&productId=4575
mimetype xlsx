--- v1 (2026-06-18)
+++ v2 (2026-08-08)
@@ -23,108 +23,108 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Уфа</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Санкт-Петербург, улица Маршала Новикова, 28Е</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
     <t>STC22,5</t>
   </si>
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 18.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 08.08.2026 </t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
-Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
-(для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
+Все цены указаны при условии самовывоза продукции со склада в г. Уфа
+(для иногородних клиентов доставка до склада ТК в г. Уфа бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>