--- v0 (2025-12-14)
+++ v1 (2026-05-13)
@@ -1,124 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
-[...4 lines deleted...]
-    <t>+7 (812) 565-05-37</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+  <si>
+    <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
-    <t>бесплатно по России</t>
-[...1 lines deleted...]
-  <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
-    <t>Санкт-Петербург г, Салова ул, дом No 57, корпус 5</t>
+    <t>Санкт-Петербург, улица Маршала Новикова, 28Е</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
     <t>PRO50X30X1,5-2</t>
   </si>
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 14.12.2025 </t>
+    <t xml:space="preserve"> Наличие на 13.05.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
 (для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -143,129 +137,142 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
-    <border/>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2acb39f863b18f77cf1eae63a38b6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322937ef9d80aaed3ff67ec4df1807a0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a5093e740eb689d366068920769c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ebb96f8b45660e87952d9d223d6a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd746a94a3b7158f9093eba6a2e10e4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1adbfdc23f8d58c95c9e52bd847f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abbe0eaca63e97aefeb03a617b1a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2921685d9208584d9f81d8c70107.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e782765c16bbe2d44c93083f889390.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228becf68057bb6fb79081c0aedba61.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688cff337d874d33414f603afe64dd1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1914525" cy="1276350"/>
+    <xdr:ext cx="2114550" cy="1276350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -336,95 +343,65 @@
     <xdr:ext cx="1714500" cy="1714500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1714500" cy="1714500"/>
+    <xdr:ext cx="57150" cy="285750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -708,220 +685,218 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9:L9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="13" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" style="0"/>
     <col min="2" max="2" width="13" style="0"/>
     <col min="3" max="3" width="13" style="0"/>
     <col min="4" max="4" width="13" style="0"/>
     <col min="5" max="5" width="13" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="28">
       <c r="A1"/>
-      <c r="D1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="28">
-      <c r="D2" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12" customHeight="1" ht="28">
       <c r="D3" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="28">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="35">
       <c r="A5" s="5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" customHeight="1" ht="140"/>
+    <row r="6" spans="1:12" customHeight="1" ht="140">
+      <c r="A6"/>
+      <c r="C6"/>
+      <c r="E6"/>
+    </row>
     <row r="7" spans="1:12" customHeight="1" ht="35">
       <c r="A7" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="H7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="I7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="J7" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c r="K7" s="6" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
-        <v>204.2</v>
+        <v>91.2</v>
       </c>
       <c r="F8" s="9">
-        <v>223.1</v>
+        <v>96.6</v>
       </c>
       <c r="G8" s="9">
-        <v>241.6</v>
+        <v>104.6</v>
       </c>
       <c r="H8" s="9">
-        <v>284.0</v>
+        <v>123.5</v>
       </c>
       <c r="I8" s="9">
-        <v>359.3</v>
+        <v>137.0</v>
       </c>
       <c r="J8" s="9">
-        <v>474.5</v>
+        <v>175.0</v>
       </c>
       <c r="K8" s="3">
-        <v>697</v>
+        <v>686</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
+      <c r="A9"/>
       <c r="B9" s="10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
-    <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
-    <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="B9:L9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -933,43 +908,44 @@
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Product</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>