--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 13.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 03.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
 (для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>