--- v2 (2026-07-03)
+++ v3 (2026-08-22)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 03.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 22.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
 (для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>