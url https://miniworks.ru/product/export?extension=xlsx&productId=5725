--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 05.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
   </si>
   <si>
     <t>2КСЗ</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>2КБЗ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>2КТКЗ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
@@ -960,51 +960,51 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.6</v>
       </c>
       <c r="F9" s="9">
         <v>0.84</v>
       </c>
       <c r="G9" s="9">
         <v>1.08</v>
       </c>
       <c r="H9" s="9">
         <v>1.56</v>
       </c>
       <c r="I9" s="9">
         <v>2.04</v>
       </c>
       <c r="J9" s="9">
         <v>2.4</v>
       </c>
       <c r="K9" s="3">
-        <v>54748</v>
+        <v>52624</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.6</v>
       </c>
       <c r="F10" s="9">
         <v>0.84</v>
       </c>
       <c r="G10" s="9">
         <v>1.08</v>
       </c>
       <c r="H10" s="9">
         <v>1.56</v>
       </c>
       <c r="I10" s="9">
@@ -1024,51 +1024,51 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.5</v>
       </c>
       <c r="F11" s="9">
         <v>0.7</v>
       </c>
       <c r="G11" s="9">
         <v>0.9</v>
       </c>
       <c r="H11" s="9">
         <v>1.3</v>
       </c>
       <c r="I11" s="9">
         <v>1.7</v>
       </c>
       <c r="J11" s="9">
         <v>2.0</v>
       </c>
       <c r="K11" s="3">
-        <v>70367</v>
+        <v>69263</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.6</v>
       </c>
       <c r="F12" s="9">
         <v>0.84</v>
       </c>
       <c r="G12" s="9">
         <v>1.08</v>
       </c>
       <c r="H12" s="9">
         <v>1.56</v>
       </c>
       <c r="I12" s="9">
@@ -1184,51 +1184,51 @@
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.6</v>
       </c>
       <c r="F16" s="9">
         <v>0.84</v>
       </c>
       <c r="G16" s="9">
         <v>1.08</v>
       </c>
       <c r="H16" s="9">
         <v>1.56</v>
       </c>
       <c r="I16" s="9">
         <v>2.04</v>
       </c>
       <c r="J16" s="9">
         <v>2.4</v>
       </c>
       <c r="K16" s="3">
-        <v>49998</v>
+        <v>47998</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.6</v>
       </c>
       <c r="F17" s="9">
         <v>0.84</v>
       </c>
       <c r="G17" s="9">
         <v>1.08</v>
       </c>
       <c r="H17" s="9">
         <v>1.56</v>
       </c>
       <c r="I17" s="9">
@@ -1248,83 +1248,83 @@
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.6</v>
       </c>
       <c r="F18" s="9">
         <v>0.84</v>
       </c>
       <c r="G18" s="9">
         <v>1.08</v>
       </c>
       <c r="H18" s="9">
         <v>1.56</v>
       </c>
       <c r="I18" s="9">
         <v>2.04</v>
       </c>
       <c r="J18" s="9">
         <v>2.4</v>
       </c>
       <c r="K18" s="3">
-        <v>49998</v>
+        <v>49994</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.6</v>
       </c>
       <c r="F19" s="9">
         <v>0.84</v>
       </c>
       <c r="G19" s="9">
         <v>1.08</v>
       </c>
       <c r="H19" s="9">
         <v>1.56</v>
       </c>
       <c r="I19" s="9">
         <v>2.04</v>
       </c>
       <c r="J19" s="9">
         <v>2.4</v>
       </c>
       <c r="K19" s="3">
-        <v>24476</v>
+        <v>24472</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="140">
       <c r="A20"/>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>