--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -23,96 +23,96 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Чита</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Санкт-Петербург, улица Маршала Новикова, 28Е</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
     <t>2КЧЗ</t>
   </si>
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 04.08.2026 </t>
   </si>
   <si>
     <t>2КСЗ</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>2КБЗ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>2КТКЗ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
@@ -145,52 +145,52 @@
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>2ККЧЗ</t>
   </si>
   <si>
     <t>коричневый</t>
   </si>
   <si>
     <t>2КСНЗ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>2КТСЗ</t>
   </si>
   <si>
     <t>т.серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
-Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
-(для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
+Все цены указаны при условии самовывоза продукции со склада в г. Чита
+(для иногородних клиентов доставка до склада ТК в г. Чита бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -960,51 +960,51 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.6</v>
       </c>
       <c r="F9" s="9">
         <v>0.84</v>
       </c>
       <c r="G9" s="9">
         <v>1.08</v>
       </c>
       <c r="H9" s="9">
         <v>1.56</v>
       </c>
       <c r="I9" s="9">
         <v>2.04</v>
       </c>
       <c r="J9" s="9">
         <v>2.4</v>
       </c>
       <c r="K9" s="3">
-        <v>52624</v>
+        <v>51902</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.6</v>
       </c>
       <c r="F10" s="9">
         <v>0.84</v>
       </c>
       <c r="G10" s="9">
         <v>1.08</v>
       </c>
       <c r="H10" s="9">
         <v>1.56</v>
       </c>
       <c r="I10" s="9">
@@ -1024,115 +1024,115 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.5</v>
       </c>
       <c r="F11" s="9">
         <v>0.7</v>
       </c>
       <c r="G11" s="9">
         <v>0.9</v>
       </c>
       <c r="H11" s="9">
         <v>1.3</v>
       </c>
       <c r="I11" s="9">
         <v>1.7</v>
       </c>
       <c r="J11" s="9">
         <v>2.0</v>
       </c>
       <c r="K11" s="3">
-        <v>69263</v>
+        <v>60040</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.6</v>
       </c>
       <c r="F12" s="9">
         <v>0.84</v>
       </c>
       <c r="G12" s="9">
         <v>1.08</v>
       </c>
       <c r="H12" s="9">
         <v>1.56</v>
       </c>
       <c r="I12" s="9">
         <v>2.04</v>
       </c>
       <c r="J12" s="9">
         <v>2.4</v>
       </c>
       <c r="K12" s="3">
-        <v>53423</v>
+        <v>50923</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>0.6</v>
       </c>
       <c r="F13" s="9">
         <v>0.84</v>
       </c>
       <c r="G13" s="9">
         <v>1.08</v>
       </c>
       <c r="H13" s="9">
         <v>1.56</v>
       </c>
       <c r="I13" s="9">
         <v>2.04</v>
       </c>
       <c r="J13" s="9">
         <v>2.4</v>
       </c>
       <c r="K13" s="3">
-        <v>20184</v>
+        <v>15184</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>0.6</v>
       </c>
       <c r="F14" s="9">
         <v>0.84</v>
       </c>
       <c r="G14" s="9">
         <v>1.08</v>
       </c>
       <c r="H14" s="9">
         <v>1.56</v>
       </c>
       <c r="I14" s="9">
@@ -1152,83 +1152,83 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>0.6</v>
       </c>
       <c r="F15" s="9">
         <v>0.84</v>
       </c>
       <c r="G15" s="9">
         <v>1.08</v>
       </c>
       <c r="H15" s="9">
         <v>1.56</v>
       </c>
       <c r="I15" s="9">
         <v>2.04</v>
       </c>
       <c r="J15" s="9">
         <v>2.4</v>
       </c>
       <c r="K15" s="3">
-        <v>39998</v>
+        <v>44998</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.6</v>
       </c>
       <c r="F16" s="9">
         <v>0.84</v>
       </c>
       <c r="G16" s="9">
         <v>1.08</v>
       </c>
       <c r="H16" s="9">
         <v>1.56</v>
       </c>
       <c r="I16" s="9">
         <v>2.04</v>
       </c>
       <c r="J16" s="9">
         <v>2.4</v>
       </c>
       <c r="K16" s="3">
-        <v>47998</v>
+        <v>57998</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.6</v>
       </c>
       <c r="F17" s="9">
         <v>0.84</v>
       </c>
       <c r="G17" s="9">
         <v>1.08</v>
       </c>
       <c r="H17" s="9">
         <v>1.56</v>
       </c>
       <c r="I17" s="9">
@@ -1248,83 +1248,83 @@
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.6</v>
       </c>
       <c r="F18" s="9">
         <v>0.84</v>
       </c>
       <c r="G18" s="9">
         <v>1.08</v>
       </c>
       <c r="H18" s="9">
         <v>1.56</v>
       </c>
       <c r="I18" s="9">
         <v>2.04</v>
       </c>
       <c r="J18" s="9">
         <v>2.4</v>
       </c>
       <c r="K18" s="3">
-        <v>49994</v>
+        <v>54994</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.6</v>
       </c>
       <c r="F19" s="9">
         <v>0.84</v>
       </c>
       <c r="G19" s="9">
         <v>1.08</v>
       </c>
       <c r="H19" s="9">
         <v>1.56</v>
       </c>
       <c r="I19" s="9">
         <v>2.04</v>
       </c>
       <c r="J19" s="9">
         <v>2.4</v>
       </c>
       <c r="K19" s="3">
-        <v>24472</v>
+        <v>21972</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="140">
       <c r="A20"/>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>