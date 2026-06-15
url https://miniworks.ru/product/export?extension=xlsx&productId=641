--- v0 (2026-04-27)
+++ v1 (2026-06-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>ILT63,5-BIANCO</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ILT63,5-GRIGIO</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
 (для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -871,115 +871,115 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>52.9</v>
       </c>
       <c r="F8" s="9">
         <v>55.8</v>
       </c>
       <c r="G8" s="9">
         <v>61.5</v>
       </c>
       <c r="H8" s="9">
         <v>73.0</v>
       </c>
       <c r="I8" s="9">
         <v>83.0</v>
       </c>
       <c r="J8" s="9">
         <v>110.0</v>
       </c>
       <c r="K8" s="3">
-        <v>4648</v>
+        <v>7491</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>63.48</v>
       </c>
       <c r="F9" s="9">
         <v>66.96</v>
       </c>
       <c r="G9" s="9">
         <v>73.8</v>
       </c>
       <c r="H9" s="9">
         <v>87.6</v>
       </c>
       <c r="I9" s="9">
         <v>99.6</v>
       </c>
       <c r="J9" s="9">
         <v>132.0</v>
       </c>
       <c r="K9" s="3">
-        <v>5529</v>
+        <v>4899</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>63.48</v>
       </c>
       <c r="F10" s="9">
         <v>66.96</v>
       </c>
       <c r="G10" s="9">
         <v>73.8</v>
       </c>
       <c r="H10" s="9">
         <v>87.6</v>
       </c>
       <c r="I10" s="9">
         <v>99.6</v>
       </c>
       <c r="J10" s="9">
         <v>132.0</v>
       </c>
       <c r="K10" s="3">
-        <v>5710</v>
+        <v>5690</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>