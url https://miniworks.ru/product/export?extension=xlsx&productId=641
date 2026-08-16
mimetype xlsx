--- v1 (2026-06-15)
+++ v2 (2026-08-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>ILT63,5-BIANCO</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ILT63,5-GRIGIO</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Санкт-Петербург
 (для иногородних клиентов доставка до склада ТК в г. Санкт-Петербург бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -871,51 +871,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>52.9</v>
       </c>
       <c r="F8" s="9">
         <v>55.8</v>
       </c>
       <c r="G8" s="9">
         <v>61.5</v>
       </c>
       <c r="H8" s="9">
         <v>73.0</v>
       </c>
       <c r="I8" s="9">
         <v>83.0</v>
       </c>
       <c r="J8" s="9">
         <v>110.0</v>
       </c>
       <c r="K8" s="3">
-        <v>7491</v>
+        <v>11742</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>63.48</v>
       </c>
       <c r="F9" s="9">
         <v>66.96</v>
       </c>
       <c r="G9" s="9">
         <v>73.8</v>
       </c>
       <c r="H9" s="9">
         <v>87.6</v>
       </c>
       <c r="I9" s="9">