--- v3 (2026-09-09)
+++ v4 (2026-10-25)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 09.09.2026 </t>
+    <t xml:space="preserve"> Наличие на 25.10.2026 </t>
   </si>
   <si>
     <t>HB8-0160-001S</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>По запросу</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>HB8-0160-001R</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>HB8-0160-001Y</t>
   </si>