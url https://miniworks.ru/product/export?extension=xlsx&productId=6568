--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 18.06.2026 </t>
   </si>
   <si>
     <t>ВТ4-10ЧЕ</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>ВТ4-10БЕ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ВТ4-10СЕ</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>бесцветный</t>
   </si>
@@ -945,51 +945,51 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>1.8</v>
       </c>
       <c r="F11" s="9">
         <v>1.9</v>
       </c>
       <c r="G11" s="9">
         <v>2.1</v>
       </c>
       <c r="H11" s="9">
         <v>2.9</v>
       </c>
       <c r="I11" s="9">
         <v>3.7</v>
       </c>
       <c r="J11" s="9">
         <v>6.0</v>
       </c>
       <c r="K11" s="3">
-        <v>190976</v>
+        <v>230941</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="140">
       <c r="A12"/>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>