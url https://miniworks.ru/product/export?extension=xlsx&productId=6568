--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 18.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 05.08.2026 </t>
   </si>
   <si>
     <t>ВТ4-10ЧЕ</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>ВТ4-10БЕ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ВТ4-10СЕ</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>бесцветный</t>
   </si>
@@ -945,51 +945,51 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>1.8</v>
       </c>
       <c r="F11" s="9">
         <v>1.9</v>
       </c>
       <c r="G11" s="9">
         <v>2.1</v>
       </c>
       <c r="H11" s="9">
         <v>2.9</v>
       </c>
       <c r="I11" s="9">
         <v>3.7</v>
       </c>
       <c r="J11" s="9">
         <v>6.0</v>
       </c>
       <c r="K11" s="3">
-        <v>230941</v>
+        <v>219341</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="140">
       <c r="A12"/>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>