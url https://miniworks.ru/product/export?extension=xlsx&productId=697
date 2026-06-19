--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 05.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>10ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>10ТССЭ</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>10ТТСЭ</t>
   </si>
   <si>
     <t>серый (RAL 7001)</t>
   </si>
   <si>
     <t>10ТСНЭ</t>
   </si>
@@ -982,147 +982,147 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.8</v>
       </c>
       <c r="F8" s="9">
         <v>1.0</v>
       </c>
       <c r="G8" s="9">
         <v>1.2</v>
       </c>
       <c r="H8" s="9">
         <v>1.8</v>
       </c>
       <c r="I8" s="9">
         <v>2.4</v>
       </c>
       <c r="J8" s="9">
         <v>4.0</v>
       </c>
       <c r="K8" s="3">
-        <v>151945</v>
+        <v>148280</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.96</v>
       </c>
       <c r="F9" s="9">
         <v>1.2</v>
       </c>
       <c r="G9" s="9">
         <v>1.44</v>
       </c>
       <c r="H9" s="9">
         <v>2.16</v>
       </c>
       <c r="I9" s="9">
         <v>2.88</v>
       </c>
       <c r="J9" s="9">
         <v>4.8</v>
       </c>
       <c r="K9" s="3">
-        <v>159181</v>
+        <v>157027</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.96</v>
       </c>
       <c r="F10" s="9">
         <v>1.2</v>
       </c>
       <c r="G10" s="9">
         <v>1.44</v>
       </c>
       <c r="H10" s="9">
         <v>2.16</v>
       </c>
       <c r="I10" s="9">
         <v>2.88</v>
       </c>
       <c r="J10" s="9">
         <v>4.8</v>
       </c>
       <c r="K10" s="3">
-        <v>9665</v>
+        <v>75608</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.96</v>
       </c>
       <c r="F11" s="9">
         <v>1.2</v>
       </c>
       <c r="G11" s="9">
         <v>1.44</v>
       </c>
       <c r="H11" s="9">
         <v>2.16</v>
       </c>
       <c r="I11" s="9">
         <v>2.88</v>
       </c>
       <c r="J11" s="9">
         <v>4.8</v>
       </c>
       <c r="K11" s="3">
-        <v>26139</v>
+        <v>26119</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.96</v>
       </c>
       <c r="F12" s="9">
         <v>1.2</v>
       </c>
       <c r="G12" s="9">
         <v>1.44</v>
       </c>
       <c r="H12" s="9">
         <v>2.16</v>
       </c>
       <c r="I12" s="9">
@@ -1238,115 +1238,115 @@
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.96</v>
       </c>
       <c r="F16" s="9">
         <v>1.2</v>
       </c>
       <c r="G16" s="9">
         <v>1.44</v>
       </c>
       <c r="H16" s="9">
         <v>2.16</v>
       </c>
       <c r="I16" s="9">
         <v>2.88</v>
       </c>
       <c r="J16" s="9">
         <v>4.8</v>
       </c>
       <c r="K16" s="3">
-        <v>35915</v>
+        <v>25915</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.96</v>
       </c>
       <c r="F17" s="9">
         <v>1.2</v>
       </c>
       <c r="G17" s="9">
         <v>1.44</v>
       </c>
       <c r="H17" s="9">
         <v>2.16</v>
       </c>
       <c r="I17" s="9">
         <v>2.88</v>
       </c>
       <c r="J17" s="9">
         <v>4.8</v>
       </c>
       <c r="K17" s="3">
-        <v>21576</v>
+        <v>21542</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.96</v>
       </c>
       <c r="F18" s="9">
         <v>1.2</v>
       </c>
       <c r="G18" s="9">
         <v>1.44</v>
       </c>
       <c r="H18" s="9">
         <v>2.16</v>
       </c>
       <c r="I18" s="9">
         <v>2.88</v>
       </c>
       <c r="J18" s="9">
         <v>4.8</v>
       </c>
       <c r="K18" s="3">
-        <v>54987</v>
+        <v>52967</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.96</v>
       </c>
       <c r="F19" s="9">
         <v>1.2</v>
       </c>
       <c r="G19" s="9">
         <v>1.44</v>
       </c>
       <c r="H19" s="9">
         <v>2.16</v>
       </c>
       <c r="I19" s="9">
@@ -1430,115 +1430,115 @@
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="9">
         <v>0.96</v>
       </c>
       <c r="F22" s="9">
         <v>1.2</v>
       </c>
       <c r="G22" s="9">
         <v>1.44</v>
       </c>
       <c r="H22" s="9">
         <v>2.16</v>
       </c>
       <c r="I22" s="9">
         <v>2.88</v>
       </c>
       <c r="J22" s="9">
         <v>4.8</v>
       </c>
       <c r="K22" s="3">
-        <v>18762</v>
+        <v>18752</v>
       </c>
       <c r="L22" s="8"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="35">
       <c r="A23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
         <v>0.96</v>
       </c>
       <c r="F23" s="9">
         <v>1.2</v>
       </c>
       <c r="G23" s="9">
         <v>1.44</v>
       </c>
       <c r="H23" s="9">
         <v>2.16</v>
       </c>
       <c r="I23" s="9">
         <v>2.88</v>
       </c>
       <c r="J23" s="9">
         <v>4.8</v>
       </c>
       <c r="K23" s="3">
-        <v>34267</v>
+        <v>34252</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
         <v>0.96</v>
       </c>
       <c r="F24" s="9">
         <v>1.2</v>
       </c>
       <c r="G24" s="9">
         <v>1.44</v>
       </c>
       <c r="H24" s="9">
         <v>2.16</v>
       </c>
       <c r="I24" s="9">
         <v>2.88</v>
       </c>
       <c r="J24" s="9">
         <v>4.8</v>
       </c>
       <c r="K24" s="3">
-        <v>17382</v>
+        <v>17372</v>
       </c>
       <c r="L24" s="8"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="35">
       <c r="A25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="9">
         <v>0.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.2</v>
       </c>
       <c r="G25" s="9">
         <v>1.44</v>
       </c>
       <c r="H25" s="9">
         <v>2.16</v>
       </c>
       <c r="I25" s="9">
@@ -1622,51 +1622,51 @@
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="9">
         <v>0.96</v>
       </c>
       <c r="F28" s="9">
         <v>1.2</v>
       </c>
       <c r="G28" s="9">
         <v>1.44</v>
       </c>
       <c r="H28" s="9">
         <v>2.16</v>
       </c>
       <c r="I28" s="9">
         <v>2.88</v>
       </c>
       <c r="J28" s="9">
         <v>4.8</v>
       </c>
       <c r="K28" s="3">
-        <v>25970</v>
+        <v>25966</v>
       </c>
       <c r="L28" s="8"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="140">
       <c r="A29"/>
       <c r="B29" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>