--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 04.08.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>10ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>10ТССЭ</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>10ТТСЭ</t>
   </si>
   <si>
     <t>серый (RAL 7001)</t>
   </si>
   <si>
     <t>10ТСНЭ</t>
   </si>
@@ -982,243 +982,243 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.8</v>
       </c>
       <c r="F8" s="9">
         <v>1.0</v>
       </c>
       <c r="G8" s="9">
         <v>1.2</v>
       </c>
       <c r="H8" s="9">
         <v>1.8</v>
       </c>
       <c r="I8" s="9">
         <v>2.4</v>
       </c>
       <c r="J8" s="9">
         <v>4.0</v>
       </c>
       <c r="K8" s="3">
-        <v>148280</v>
+        <v>224039</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.96</v>
       </c>
       <c r="F9" s="9">
         <v>1.2</v>
       </c>
       <c r="G9" s="9">
         <v>1.44</v>
       </c>
       <c r="H9" s="9">
         <v>2.16</v>
       </c>
       <c r="I9" s="9">
         <v>2.88</v>
       </c>
       <c r="J9" s="9">
         <v>4.8</v>
       </c>
       <c r="K9" s="3">
-        <v>157027</v>
+        <v>150873</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.96</v>
       </c>
       <c r="F10" s="9">
         <v>1.2</v>
       </c>
       <c r="G10" s="9">
         <v>1.44</v>
       </c>
       <c r="H10" s="9">
         <v>2.16</v>
       </c>
       <c r="I10" s="9">
         <v>2.88</v>
       </c>
       <c r="J10" s="9">
         <v>4.8</v>
       </c>
       <c r="K10" s="3">
-        <v>75608</v>
+        <v>71594</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.96</v>
       </c>
       <c r="F11" s="9">
         <v>1.2</v>
       </c>
       <c r="G11" s="9">
         <v>1.44</v>
       </c>
       <c r="H11" s="9">
         <v>2.16</v>
       </c>
       <c r="I11" s="9">
         <v>2.88</v>
       </c>
       <c r="J11" s="9">
         <v>4.8</v>
       </c>
       <c r="K11" s="3">
-        <v>26119</v>
+        <v>16115</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.96</v>
       </c>
       <c r="F12" s="9">
         <v>1.2</v>
       </c>
       <c r="G12" s="9">
         <v>1.44</v>
       </c>
       <c r="H12" s="9">
         <v>2.16</v>
       </c>
       <c r="I12" s="9">
         <v>2.88</v>
       </c>
       <c r="J12" s="9">
         <v>4.8</v>
       </c>
       <c r="K12" s="3">
-        <v>11380</v>
+        <v>11376</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>0.96</v>
       </c>
       <c r="F13" s="9">
         <v>1.2</v>
       </c>
       <c r="G13" s="9">
         <v>1.44</v>
       </c>
       <c r="H13" s="9">
         <v>2.16</v>
       </c>
       <c r="I13" s="9">
         <v>2.88</v>
       </c>
       <c r="J13" s="9">
         <v>4.8</v>
       </c>
       <c r="K13" s="3">
-        <v>80135</v>
+        <v>71131</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>0.96</v>
       </c>
       <c r="F14" s="9">
         <v>1.2</v>
       </c>
       <c r="G14" s="9">
         <v>1.44</v>
       </c>
       <c r="H14" s="9">
         <v>2.16</v>
       </c>
       <c r="I14" s="9">
         <v>2.88</v>
       </c>
       <c r="J14" s="9">
         <v>4.8</v>
       </c>
       <c r="K14" s="3">
-        <v>13863</v>
+        <v>13859</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>0.96</v>
       </c>
       <c r="F15" s="9">
         <v>1.2</v>
       </c>
       <c r="G15" s="9">
         <v>1.44</v>
       </c>
       <c r="H15" s="9">
         <v>2.16</v>
       </c>
       <c r="I15" s="9">
@@ -1238,115 +1238,115 @@
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.96</v>
       </c>
       <c r="F16" s="9">
         <v>1.2</v>
       </c>
       <c r="G16" s="9">
         <v>1.44</v>
       </c>
       <c r="H16" s="9">
         <v>2.16</v>
       </c>
       <c r="I16" s="9">
         <v>2.88</v>
       </c>
       <c r="J16" s="9">
         <v>4.8</v>
       </c>
       <c r="K16" s="3">
-        <v>25915</v>
+        <v>24411</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.96</v>
       </c>
       <c r="F17" s="9">
         <v>1.2</v>
       </c>
       <c r="G17" s="9">
         <v>1.44</v>
       </c>
       <c r="H17" s="9">
         <v>2.16</v>
       </c>
       <c r="I17" s="9">
         <v>2.88</v>
       </c>
       <c r="J17" s="9">
         <v>4.8</v>
       </c>
       <c r="K17" s="3">
-        <v>21542</v>
+        <v>21538</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.96</v>
       </c>
       <c r="F18" s="9">
         <v>1.2</v>
       </c>
       <c r="G18" s="9">
         <v>1.44</v>
       </c>
       <c r="H18" s="9">
         <v>2.16</v>
       </c>
       <c r="I18" s="9">
         <v>2.88</v>
       </c>
       <c r="J18" s="9">
         <v>4.8</v>
       </c>
       <c r="K18" s="3">
-        <v>52967</v>
+        <v>51463</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.96</v>
       </c>
       <c r="F19" s="9">
         <v>1.2</v>
       </c>
       <c r="G19" s="9">
         <v>1.44</v>
       </c>
       <c r="H19" s="9">
         <v>2.16</v>
       </c>
       <c r="I19" s="9">
@@ -1430,115 +1430,115 @@
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="9">
         <v>0.96</v>
       </c>
       <c r="F22" s="9">
         <v>1.2</v>
       </c>
       <c r="G22" s="9">
         <v>1.44</v>
       </c>
       <c r="H22" s="9">
         <v>2.16</v>
       </c>
       <c r="I22" s="9">
         <v>2.88</v>
       </c>
       <c r="J22" s="9">
         <v>4.8</v>
       </c>
       <c r="K22" s="3">
-        <v>18752</v>
+        <v>18748</v>
       </c>
       <c r="L22" s="8"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="35">
       <c r="A23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
         <v>0.96</v>
       </c>
       <c r="F23" s="9">
         <v>1.2</v>
       </c>
       <c r="G23" s="9">
         <v>1.44</v>
       </c>
       <c r="H23" s="9">
         <v>2.16</v>
       </c>
       <c r="I23" s="9">
         <v>2.88</v>
       </c>
       <c r="J23" s="9">
         <v>4.8</v>
       </c>
       <c r="K23" s="3">
-        <v>34252</v>
+        <v>25244</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
         <v>0.96</v>
       </c>
       <c r="F24" s="9">
         <v>1.2</v>
       </c>
       <c r="G24" s="9">
         <v>1.44</v>
       </c>
       <c r="H24" s="9">
         <v>2.16</v>
       </c>
       <c r="I24" s="9">
         <v>2.88</v>
       </c>
       <c r="J24" s="9">
         <v>4.8</v>
       </c>
       <c r="K24" s="3">
-        <v>17372</v>
+        <v>17368</v>
       </c>
       <c r="L24" s="8"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="35">
       <c r="A25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="9">
         <v>0.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.2</v>
       </c>
       <c r="G25" s="9">
         <v>1.44</v>
       </c>
       <c r="H25" s="9">
         <v>2.16</v>
       </c>
       <c r="I25" s="9">
@@ -1622,51 +1622,51 @@
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="9">
         <v>0.96</v>
       </c>
       <c r="F28" s="9">
         <v>1.2</v>
       </c>
       <c r="G28" s="9">
         <v>1.44</v>
       </c>
       <c r="H28" s="9">
         <v>2.16</v>
       </c>
       <c r="I28" s="9">
         <v>2.88</v>
       </c>
       <c r="J28" s="9">
         <v>4.8</v>
       </c>
       <c r="K28" s="3">
-        <v>25966</v>
+        <v>25962</v>
       </c>
       <c r="L28" s="8"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="140">
       <c r="A29"/>
       <c r="B29" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>