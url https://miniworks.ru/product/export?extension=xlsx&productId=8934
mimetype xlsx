--- v1 (2026-08-25)
+++ v2 (2026-10-20)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 25.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 20.10.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>ЗШБЭ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ЗШЖЭ</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>ЗШЗЭ</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>ЗШСНЭ</t>
   </si>
@@ -1044,83 +1044,83 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>1.1</v>
       </c>
       <c r="F8" s="9">
         <v>1.2</v>
       </c>
       <c r="G8" s="9">
         <v>1.3</v>
       </c>
       <c r="H8" s="9">
         <v>1.6</v>
       </c>
       <c r="I8" s="9">
         <v>2.1</v>
       </c>
       <c r="J8" s="9">
         <v>3.0</v>
       </c>
       <c r="K8" s="3">
-        <v>121704</v>
+        <v>108290</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.32</v>
       </c>
       <c r="F9" s="9">
         <v>1.44</v>
       </c>
       <c r="G9" s="9">
         <v>1.56</v>
       </c>
       <c r="H9" s="9">
         <v>1.92</v>
       </c>
       <c r="I9" s="9">
         <v>2.52</v>
       </c>
       <c r="J9" s="9">
         <v>3.6</v>
       </c>
       <c r="K9" s="3">
-        <v>95350</v>
+        <v>90640</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.32</v>
       </c>
       <c r="F10" s="9">
         <v>1.44</v>
       </c>
       <c r="G10" s="9">
         <v>1.56</v>
       </c>
       <c r="H10" s="9">
         <v>1.92</v>
       </c>
       <c r="I10" s="9">
@@ -1172,51 +1172,51 @@
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>1.32</v>
       </c>
       <c r="F12" s="9">
         <v>1.44</v>
       </c>
       <c r="G12" s="9">
         <v>1.56</v>
       </c>
       <c r="H12" s="9">
         <v>1.92</v>
       </c>
       <c r="I12" s="9">
         <v>2.52</v>
       </c>
       <c r="J12" s="9">
         <v>3.6</v>
       </c>
       <c r="K12" s="3">
-        <v>3399</v>
+        <v>3395</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.32</v>
       </c>
       <c r="F13" s="9">
         <v>1.44</v>
       </c>
       <c r="G13" s="9">
         <v>1.56</v>
       </c>
       <c r="H13" s="9">
         <v>1.92</v>
       </c>
       <c r="I13" s="9">
@@ -1236,51 +1236,51 @@
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.32</v>
       </c>
       <c r="F14" s="9">
         <v>1.44</v>
       </c>
       <c r="G14" s="9">
         <v>1.56</v>
       </c>
       <c r="H14" s="9">
         <v>1.92</v>
       </c>
       <c r="I14" s="9">
         <v>2.52</v>
       </c>
       <c r="J14" s="9">
         <v>3.6</v>
       </c>
       <c r="K14" s="3">
-        <v>2890</v>
+        <v>2886</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>1.32</v>
       </c>
       <c r="F15" s="9">
         <v>1.44</v>
       </c>
       <c r="G15" s="9">
         <v>1.56</v>
       </c>
       <c r="H15" s="9">
         <v>1.92</v>
       </c>
       <c r="I15" s="9">
@@ -1396,83 +1396,83 @@
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>1.32</v>
       </c>
       <c r="F19" s="9">
         <v>1.44</v>
       </c>
       <c r="G19" s="9">
         <v>1.56</v>
       </c>
       <c r="H19" s="9">
         <v>1.92</v>
       </c>
       <c r="I19" s="9">
         <v>2.52</v>
       </c>
       <c r="J19" s="9">
         <v>3.6</v>
       </c>
       <c r="K19" s="3">
-        <v>33342</v>
+        <v>33332</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="35">
       <c r="A20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="9">
         <v>1.32</v>
       </c>
       <c r="F20" s="9">
         <v>1.44</v>
       </c>
       <c r="G20" s="9">
         <v>1.56</v>
       </c>
       <c r="H20" s="9">
         <v>1.92</v>
       </c>
       <c r="I20" s="9">
         <v>2.52</v>
       </c>
       <c r="J20" s="9">
         <v>3.6</v>
       </c>
       <c r="K20" s="3">
-        <v>37329</v>
+        <v>28719</v>
       </c>
       <c r="L20" s="8"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="35">
       <c r="A21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="9">
         <v>1.32</v>
       </c>
       <c r="F21" s="9">
         <v>1.44</v>
       </c>
       <c r="G21" s="9">
         <v>1.56</v>
       </c>
       <c r="H21" s="9">
         <v>1.92</v>
       </c>
       <c r="I21" s="9">