--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.09.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.11.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Н32ЧакК-9003Н</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>Н32ЧакК-7040Н</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>Н32ЧакК-5002Н</t>
   </si>
   <si>
     <t>синий (RAL 5002)</t>
   </si>
   <si>
     <t>Н32ЧакК-2004Н</t>
   </si>
@@ -984,51 +984,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>13.2</v>
       </c>
       <c r="F8" s="9">
         <v>14.3</v>
       </c>
       <c r="G8" s="9">
         <v>15.3</v>
       </c>
       <c r="H8" s="9">
         <v>18.5</v>
       </c>
       <c r="I8" s="9">
         <v>21.0</v>
       </c>
       <c r="J8" s="9">
         <v>30.0</v>
       </c>
       <c r="K8" s="3">
-        <v>53410</v>
+        <v>53914</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>13.2</v>
       </c>
       <c r="F9" s="9">
         <v>14.3</v>
       </c>
       <c r="G9" s="9">
         <v>15.3</v>
       </c>
       <c r="H9" s="9">
         <v>18.5</v>
       </c>
       <c r="I9" s="9">
@@ -1048,51 +1048,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>13.2</v>
       </c>
       <c r="F10" s="9">
         <v>14.3</v>
       </c>
       <c r="G10" s="9">
         <v>15.3</v>
       </c>
       <c r="H10" s="9">
         <v>18.5</v>
       </c>
       <c r="I10" s="9">
         <v>21.0</v>
       </c>
       <c r="J10" s="9">
         <v>30.0</v>
       </c>
       <c r="K10" s="3">
-        <v>3500</v>
+        <v>1700</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>13.2</v>
       </c>
       <c r="F11" s="9">
         <v>14.3</v>
       </c>
       <c r="G11" s="9">
         <v>15.3</v>
       </c>
       <c r="H11" s="9">
         <v>18.5</v>
       </c>
       <c r="I11" s="9">