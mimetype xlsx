--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 25.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 24.07.2026 </t>
   </si>
   <si>
     <t>S1000-9005/9005</t>
   </si>
   <si>
     <t>черный/черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>S1000-6001/9005</t>
   </si>
   <si>
     <t>черный/зеленый</t>
   </si>
   <si>
     <t>черный/красный</t>
   </si>
   <si>
     <t>S1000-1018/9005</t>
   </si>